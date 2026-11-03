--- v0 (2025-11-20)
+++ v1 (2026-11-03)
@@ -1,224 +1,256 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="78611359" w14:textId="77777777" w:rsidR="0049252A" w:rsidRPr="005964B3" w:rsidRDefault="00C75001" w:rsidP="009A2D0F">
+    <w:p w14:paraId="78611359" w14:textId="0D337744" w:rsidR="0049252A" w:rsidRPr="005964B3" w:rsidRDefault="00C75001" w:rsidP="009A2D0F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans"/>
           <w:caps/>
           <w:sz w:val="54"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005964B3">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans"/>
           <w:caps/>
           <w:noProof/>
           <w:sz w:val="54"/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657216" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4CDAA031" wp14:editId="46D70F48">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>3810</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>0</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="1379220" cy="722630"/>
             <wp:effectExtent l="0" t="0" r="5080" b="1270"/>
             <wp:wrapSquare wrapText="bothSides"/>
             <wp:docPr id="3" name="Picture 0" descr="logo word small.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 0" descr="logo word small.jpg"/>
                     <pic:cNvPicPr>
                       <a:picLocks/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId5">
+                    <a:blip r:embed="rId9">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1379220" cy="722630"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r w:rsidR="0049252A" w:rsidRPr="005964B3">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans"/>
           <w:caps/>
           <w:sz w:val="54"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="0049252A" w:rsidRPr="005964B3">
+      <w:r w:rsidR="0049252A" w:rsidRPr="00C754C8">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans"/>
           <w:caps/>
-          <w:sz w:val="54"/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="18"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Company Information Sheet</w:t>
+        <w:t>Company Information</w:t>
+      </w:r>
+      <w:r w:rsidR="00C754C8" w:rsidRPr="00C754C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans"/>
+          <w:caps/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0049252A" w:rsidRPr="00C754C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans"/>
+          <w:caps/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Sheet</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F302DE0" w14:textId="203C8649" w:rsidR="009A2D0F" w:rsidRPr="001A7F21" w:rsidRDefault="006D17F1" w:rsidP="009A2D0F">
-[...1 lines deleted...]
-        <w:jc w:val="center"/>
+    <w:p w14:paraId="3F302DE0" w14:textId="63ED86F6" w:rsidR="009A2D0F" w:rsidRPr="001A7F21" w:rsidRDefault="00C754C8" w:rsidP="00C754C8">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans"/>
           <w:sz w:val="40"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans"/>
           <w:sz w:val="40"/>
         </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006D17F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans"/>
+          <w:sz w:val="40"/>
+        </w:rPr>
         <w:t xml:space="preserve">For touring </w:t>
       </w:r>
       <w:r w:rsidR="00CE0817">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans"/>
           <w:sz w:val="40"/>
         </w:rPr>
         <w:t>April</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="006D17F1">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans"/>
           <w:sz w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00CE0817">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans"/>
           <w:sz w:val="40"/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
-      <w:r w:rsidR="00EC257A">
+      <w:r w:rsidR="00C3257E">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans"/>
           <w:sz w:val="40"/>
         </w:rPr>
-        <w:t>6</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidR="006D17F1">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans"/>
           <w:sz w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve"> – </w:t>
       </w:r>
       <w:r w:rsidR="00CE0817">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans"/>
           <w:sz w:val="40"/>
         </w:rPr>
         <w:t>March</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="006D17F1">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans"/>
           <w:sz w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00F34E88">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans"/>
           <w:sz w:val="40"/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
-      <w:r w:rsidR="00EC257A">
+      <w:r w:rsidR="00C3257E">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans"/>
           <w:sz w:val="40"/>
         </w:rPr>
-        <w:t>7</w:t>
+        <w:t>8</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="365CBD9F" w14:textId="77777777" w:rsidR="009A2D0F" w:rsidRPr="005964B3" w:rsidRDefault="009A2D0F" w:rsidP="009A2D0F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans"/>
           <w:smallCaps/>
           <w:sz w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1EE34F09" w14:textId="45200A25" w:rsidR="009A2D0F" w:rsidRPr="00933B69" w:rsidRDefault="00F557A4" w:rsidP="009A2D0F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans"/>
           <w:b/>
           <w:bCs/>
           <w:smallCaps/>
           <w:sz w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00933B69">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans"/>
           <w:b/>
@@ -257,125 +289,139 @@
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1696"/>
         <w:gridCol w:w="1814"/>
         <w:gridCol w:w="2014"/>
         <w:gridCol w:w="1559"/>
         <w:gridCol w:w="3969"/>
       </w:tblGrid>
       <w:tr w:rsidR="009A2D0F" w:rsidRPr="005964B3" w14:paraId="42910028" w14:textId="77777777" w:rsidTr="00F557A4">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3510" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0A6176D6" w14:textId="6664707B" w:rsidR="009A2D0F" w:rsidRPr="00374FF4" w:rsidRDefault="00F557A4" w:rsidP="009A2D0F">
+          <w:p w14:paraId="0A6176D6" w14:textId="15311578" w:rsidR="009A2D0F" w:rsidRPr="00374FF4" w:rsidRDefault="00F557A4" w:rsidP="009A2D0F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans"/>
                 <w:b/>
               </w:rPr>
               <w:t>C</w:t>
             </w:r>
             <w:r w:rsidR="009A2D0F" w:rsidRPr="00374FF4">
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans"/>
                 <w:b/>
               </w:rPr>
               <w:t>ompany</w:t>
+            </w:r>
+            <w:r w:rsidR="00421EA5">
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> / Artist</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> Name</w:t>
             </w:r>
             <w:r w:rsidR="009A2D0F" w:rsidRPr="00374FF4">
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans"/>
                 <w:b/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7542" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="58189821" w14:textId="77777777" w:rsidR="009A2D0F" w:rsidRPr="009B0213" w:rsidRDefault="009A2D0F" w:rsidP="009A2D0F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009A2D0F" w:rsidRPr="005964B3" w14:paraId="642094CE" w14:textId="77777777" w:rsidTr="00F557A4">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3510" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4FBFD406" w14:textId="77777777" w:rsidR="009A2D0F" w:rsidRPr="00374FF4" w:rsidRDefault="009A2D0F" w:rsidP="009A2D0F">
+          <w:p w14:paraId="4FBFD406" w14:textId="2A5FA3B4" w:rsidR="009A2D0F" w:rsidRPr="00374FF4" w:rsidRDefault="009A2D0F" w:rsidP="009A2D0F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00374FF4">
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans"/>
                 <w:b/>
               </w:rPr>
-              <w:t>Contact name:</w:t>
+              <w:t>Contact name</w:t>
+            </w:r>
+            <w:r w:rsidR="00421EA5">
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> / position:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7542" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0D35CDB0" w14:textId="77777777" w:rsidR="009A2D0F" w:rsidRPr="009B0213" w:rsidRDefault="009A2D0F" w:rsidP="009A2D0F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009A2D0F" w:rsidRPr="005964B3" w14:paraId="293CEFE6" w14:textId="77777777" w:rsidTr="00F557A4">
         <w:trPr>
           <w:trHeight w:val="57"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3510" w:type="dxa"/>
@@ -744,134 +790,140 @@
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4114"/>
         <w:gridCol w:w="2260"/>
         <w:gridCol w:w="2126"/>
         <w:gridCol w:w="2546"/>
       </w:tblGrid>
       <w:tr w:rsidR="009A1D95" w:rsidRPr="005964B3" w14:paraId="163C89E9" w14:textId="77777777" w:rsidTr="00F557A4">
         <w:trPr>
           <w:trHeight w:val="456"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4114" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3BB90944" w14:textId="3BC88713" w:rsidR="009A1D95" w:rsidRDefault="009A1D95" w:rsidP="009A2D0F">
+          <w:p w14:paraId="3BB90944" w14:textId="2531133B" w:rsidR="009A1D95" w:rsidRDefault="009A1D95" w:rsidP="009A2D0F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">Name of </w:t>
             </w:r>
             <w:r w:rsidR="00F557A4">
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans"/>
                 <w:b/>
               </w:rPr>
               <w:t>S</w:t>
             </w:r>
             <w:r w:rsidRPr="00374FF4">
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans"/>
                 <w:b/>
               </w:rPr>
-              <w:t>how:</w:t>
+              <w:t>how</w:t>
+            </w:r>
+            <w:r w:rsidR="00421EA5">
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> / Artist</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00374FF4">
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6932" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p w14:paraId="44A55862" w14:textId="77777777" w:rsidR="009A1D95" w:rsidRPr="00796A53" w:rsidRDefault="009A1D95" w:rsidP="009A2D0F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F557A4" w:rsidRPr="005964B3" w14:paraId="76DD5B65" w14:textId="77777777" w:rsidTr="00F557A4">
         <w:trPr>
           <w:trHeight w:val="456"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4114" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="58A21131" w14:textId="77777777" w:rsidR="00F557A4" w:rsidRPr="00DC2E4C" w:rsidRDefault="00F557A4" w:rsidP="00F557A4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans"/>
                 <w:b/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="5C7A72CC" w14:textId="77777777" w:rsidR="00F557A4" w:rsidRPr="00374FF4" w:rsidRDefault="00F557A4" w:rsidP="00F557A4">
+          <w:p w14:paraId="6092D3EC" w14:textId="54D7E663" w:rsidR="00F557A4" w:rsidRPr="00C754C8" w:rsidRDefault="00F557A4" w:rsidP="00F557A4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00374FF4">
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans"/>
                 <w:b/>
               </w:rPr>
               <w:t>Description of Show:</w:t>
             </w:r>
-          </w:p>
-[...6 lines deleted...]
-            </w:pPr>
           </w:p>
           <w:p w14:paraId="7BD90070" w14:textId="758503CC" w:rsidR="00F557A4" w:rsidRDefault="00F557A4" w:rsidP="00F557A4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans"/>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00374FF4">
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans"/>
                 <w:i/>
               </w:rPr>
               <w:t>Please include show</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans"/>
                 <w:i/>
               </w:rPr>
               <w:t xml:space="preserve"> info, and perhaps</w:t>
             </w:r>
             <w:r w:rsidRPr="00374FF4">
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans"/>
@@ -934,169 +986,201 @@
       </w:tr>
       <w:tr w:rsidR="00F557A4" w:rsidRPr="005964B3" w14:paraId="7B4E71B7" w14:textId="77777777" w:rsidTr="00F557A4">
         <w:trPr>
           <w:trHeight w:val="456"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4114" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="08266B01" w14:textId="77777777" w:rsidR="00F557A4" w:rsidRDefault="00F557A4" w:rsidP="00F557A4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans"/>
                 <w:b/>
               </w:rPr>
               <w:t>Is this tour dependent on the outcome of a funding bid?</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2B836F1C" w14:textId="083E5F51" w:rsidR="00F557A4" w:rsidRPr="00374FF4" w:rsidRDefault="00A55108" w:rsidP="00F557A4">
+          <w:p w14:paraId="2B836F1C" w14:textId="728F8359" w:rsidR="00F557A4" w:rsidRPr="00374FF4" w:rsidRDefault="00A55108" w:rsidP="00F557A4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Please give details</w:t>
             </w:r>
             <w:r w:rsidR="00F557A4" w:rsidRPr="00F557A4">
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>including</w:t>
             </w:r>
             <w:r w:rsidR="00F557A4" w:rsidRPr="00F557A4">
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve"> outcome</w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00421EA5">
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">expected </w:t>
+            </w:r>
+            <w:r w:rsidR="00F557A4" w:rsidRPr="00F557A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>outcome</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> date</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6932" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p w14:paraId="6C4A593D" w14:textId="77777777" w:rsidR="00F557A4" w:rsidRPr="00796A53" w:rsidRDefault="00F557A4" w:rsidP="00F557A4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F557A4" w:rsidRPr="005964B3" w14:paraId="71871B37" w14:textId="77777777" w:rsidTr="00F557A4">
         <w:trPr>
           <w:trHeight w:val="1105"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4114" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7D9FE538" w14:textId="7A29928C" w:rsidR="002561AE" w:rsidRDefault="002561AE" w:rsidP="00F557A4">
+          <w:p w14:paraId="7D9FE538" w14:textId="0FA212B6" w:rsidR="002561AE" w:rsidRDefault="002561AE" w:rsidP="00F557A4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans"/>
                 <w:b/>
               </w:rPr>
               <w:t>Fee per performance</w:t>
             </w:r>
             <w:r w:rsidR="00F557A4">
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r w:rsidR="00F557A4" w:rsidRPr="00F13DE7">
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans"/>
                 <w:b/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>inclusive</w:t>
             </w:r>
             <w:r w:rsidR="00F557A4">
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans"/>
                 <w:b/>
               </w:rPr>
-              <w:t xml:space="preserve"> of VAT and travel</w:t>
-[...6 lines deleted...]
-              <w:t>*</w:t>
+              <w:t xml:space="preserve"> of VAT</w:t>
+            </w:r>
+            <w:r w:rsidR="001B782F">
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidR="00F557A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>travel</w:t>
+            </w:r>
+            <w:r w:rsidR="001B782F">
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>, accommodation and provision of marketing materials</w:t>
             </w:r>
             <w:r w:rsidR="00F557A4">
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans"/>
                 <w:b/>
               </w:rPr>
               <w:t>?</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="03632EFF" w14:textId="44F8C6D7" w:rsidR="00F557A4" w:rsidRPr="00796A53" w:rsidRDefault="00F557A4" w:rsidP="00F557A4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans"/>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans"/>
                 <w:i/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
             <w:r w:rsidRPr="00796A53">
@@ -1146,65 +1230,81 @@
               <w:t>For 1</w:t>
             </w:r>
             <w:r w:rsidRPr="00C75001">
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> show:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1F7B140C" w14:textId="16F0F11D" w:rsidR="002561AE" w:rsidRPr="00C75001" w:rsidRDefault="002561AE" w:rsidP="00F557A4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0F0E9780" w14:textId="024CB821" w:rsidR="00F557A4" w:rsidRPr="00C75001" w:rsidRDefault="00F557A4" w:rsidP="00F557A4">
+          <w:p w14:paraId="0F0E9780" w14:textId="2DE9517A" w:rsidR="00F557A4" w:rsidRPr="00C75001" w:rsidRDefault="00F557A4" w:rsidP="00F557A4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>For 2 shows:</w:t>
+              <w:t xml:space="preserve">For 2 </w:t>
+            </w:r>
+            <w:r w:rsidR="00C754C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>dates</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2546" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3DD6B914" w14:textId="45889F5B" w:rsidR="00F557A4" w:rsidRPr="00C75001" w:rsidRDefault="00F557A4" w:rsidP="00F557A4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C75001">
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">For a run of </w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -1241,67 +1341,85 @@
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans"/>
                 <w:b/>
               </w:rPr>
               <w:t>D</w:t>
             </w:r>
             <w:r w:rsidRPr="00374FF4">
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">ates </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans"/>
                 <w:b/>
               </w:rPr>
               <w:t>available:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1D8FF204" w14:textId="6EA7D2F7" w:rsidR="00F557A4" w:rsidRPr="00F557A4" w:rsidRDefault="00F557A4" w:rsidP="00F557A4">
+          <w:p w14:paraId="1D8FF204" w14:textId="4DE78AAE" w:rsidR="00F557A4" w:rsidRPr="00F557A4" w:rsidRDefault="00F557A4" w:rsidP="00F557A4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F557A4">
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t>Please give tour windows or state if generally available</w:t>
+              <w:t>Please give tour windows</w:t>
+            </w:r>
+            <w:r w:rsidR="001B782F">
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans"/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> that could be held</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F557A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans"/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> or state if generally available</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6932" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p w14:paraId="7FC2549F" w14:textId="77777777" w:rsidR="00F557A4" w:rsidRDefault="00F557A4" w:rsidP="00F557A4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="184DE4D5" w14:textId="46314117" w:rsidR="00F557A4" w:rsidRPr="00C75001" w:rsidRDefault="00F557A4" w:rsidP="00F557A4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -1389,51 +1507,51 @@
                 <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans"/>
                 <w:b/>
               </w:rPr>
               <w:t>No of performers in the show:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2411" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="675F3B19" w14:textId="77777777" w:rsidR="00933B69" w:rsidRPr="00E11C53" w:rsidRDefault="00933B69" w:rsidP="00CC4355">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4B6B1A81" w14:textId="7279FB9A" w:rsidR="00933B69" w:rsidRPr="00CE0817" w:rsidRDefault="00933B69" w:rsidP="00CC4355">
+          <w:p w14:paraId="4B6B1A81" w14:textId="44AA5083" w:rsidR="00933B69" w:rsidRPr="00CE0817" w:rsidRDefault="00933B69" w:rsidP="00CC4355">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>No</w:t>
             </w:r>
             <w:r w:rsidRPr="00CE0817">
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> of </w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -1443,51 +1561,83 @@
               </w:rPr>
               <w:t>p</w:t>
             </w:r>
             <w:r w:rsidRPr="00CE0817">
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">eople on the </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>r</w:t>
             </w:r>
             <w:r w:rsidRPr="00CE0817">
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>oad/touring</w:t>
+              <w:t>oad</w:t>
+            </w:r>
+            <w:r w:rsidR="00425EDA">
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CE0817">
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:r w:rsidR="00425EDA">
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CE0817">
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>touring</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> in total</w:t>
             </w:r>
             <w:r w:rsidRPr="00CE0817">
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2829" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="66E49A55" w14:textId="77777777" w:rsidR="00933B69" w:rsidRPr="00E11C53" w:rsidRDefault="00933B69" w:rsidP="00CC4355">
@@ -1719,112 +1869,111 @@
                 <w:b/>
               </w:rPr>
               <w:t>Target age range:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2411" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="443CF121" w14:textId="2E996631" w:rsidR="00933B69" w:rsidRPr="00933B69" w:rsidRDefault="00933B69" w:rsidP="00933B69">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="14DAADD5" w14:textId="283C87A1" w:rsidR="00933B69" w:rsidRPr="00933B69" w:rsidRDefault="00933B69" w:rsidP="00933B69">
+          <w:p w14:paraId="14DAADD5" w14:textId="54DF8822" w:rsidR="00933B69" w:rsidRPr="00933B69" w:rsidRDefault="00933B69" w:rsidP="00933B69">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00933B69">
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>Detail any content warnings here:</w:t>
+              <w:t>Detail any content warnings:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2829" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="70FB548E" w14:textId="782DEC99" w:rsidR="00933B69" w:rsidRPr="00E11C53" w:rsidRDefault="00933B69" w:rsidP="00933B69">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="51F05207" w14:textId="77777777" w:rsidR="00933B69" w:rsidRDefault="00933B69" w:rsidP="009A1D95">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1504"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0BCB4D35" w14:textId="73E93A6B" w:rsidR="009A2D0F" w:rsidRPr="00933B69" w:rsidRDefault="009A2D0F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans"/>
           <w:b/>
           <w:bCs/>
           <w:smallCaps/>
           <w:sz w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00933B69">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans"/>
           <w:b/>
           <w:bCs/>
           <w:smallCaps/>
           <w:sz w:val="36"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Technical Information</w:t>
       </w:r>
       <w:r w:rsidR="00BC5CA3">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans"/>
           <w:b/>
           <w:bCs/>
           <w:smallCaps/>
           <w:sz w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve"> &amp; Access</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3ED1B19C" w14:textId="77777777" w:rsidR="006B04FD" w:rsidRDefault="00933B69" w:rsidP="00933B69">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00933B69">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans"/>
           <w:caps/>
           <w:color w:val="FF0000"/>
@@ -1864,147 +2013,157 @@
       <w:r w:rsidR="006B04FD">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans"/>
         </w:rPr>
         <w:t xml:space="preserve">have basic stage lights but </w:t>
       </w:r>
       <w:r w:rsidRPr="005964B3">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans"/>
         </w:rPr>
         <w:t>do not have</w:t>
       </w:r>
       <w:r w:rsidR="006B04FD">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans"/>
         </w:rPr>
         <w:t xml:space="preserve"> in-house technicians</w:t>
       </w:r>
       <w:r w:rsidRPr="005964B3">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="272E2D60" w14:textId="6E9AAC52" w:rsidR="00933B69" w:rsidRPr="00933B69" w:rsidRDefault="00933B69" w:rsidP="00933B69">
+    <w:p w14:paraId="272E2D60" w14:textId="158C6A8D" w:rsidR="00933B69" w:rsidRPr="00933B69" w:rsidRDefault="00BD0889" w:rsidP="00933B69">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans"/>
           <w:caps/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans"/>
         </w:rPr>
-        <w:t>I</w:t>
-[...6 lines deleted...]
-      </w:r>
+        <w:t>Therefore</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans"/>
         </w:rPr>
-        <w:t xml:space="preserve">as </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="005964B3">
+        <w:t xml:space="preserve"> we require touring artists to be</w:t>
+      </w:r>
+      <w:r w:rsidR="00933B69">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00933B69" w:rsidRPr="005964B3">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans"/>
         </w:rPr>
         <w:t>technically self-</w:t>
       </w:r>
-      <w:r>
-[...17 lines deleted...]
-      <w:r w:rsidRPr="005964B3">
+      <w:r w:rsidR="00933B69">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans"/>
+        </w:rPr>
+        <w:t>contained</w:t>
+      </w:r>
+      <w:r w:rsidR="003E5763">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> with regards to PA / sound / tech</w:t>
+      </w:r>
+      <w:r w:rsidR="00171BE8">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="005964B3">
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00171BE8">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans"/>
+        </w:rPr>
+        <w:t>in order to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00171BE8">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ensure that your show is </w:t>
+      </w:r>
+      <w:r w:rsidR="00FC00E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans"/>
+        </w:rPr>
+        <w:t>presented professionally</w:t>
+      </w:r>
+      <w:r w:rsidR="00933B69" w:rsidRPr="005964B3">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="115D9D95" w14:textId="77777777" w:rsidR="009A2D0F" w:rsidRPr="00244431" w:rsidRDefault="009A2D0F">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3194"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="1695"/>
+        <w:gridCol w:w="3096"/>
+        <w:gridCol w:w="1184"/>
+        <w:gridCol w:w="1501"/>
         <w:gridCol w:w="1126"/>
-        <w:gridCol w:w="1142"/>
+        <w:gridCol w:w="1630"/>
+        <w:gridCol w:w="1404"/>
+        <w:gridCol w:w="1105"/>
       </w:tblGrid>
       <w:tr w:rsidR="009A2D0F" w:rsidRPr="00D94922" w14:paraId="2149F396" w14:textId="77777777" w:rsidTr="00933B69">
         <w:trPr>
           <w:trHeight w:val="676"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3194" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4F7320DD" w14:textId="2F5F1D7F" w:rsidR="009A2D0F" w:rsidRPr="00D94922" w:rsidRDefault="009A2D0F" w:rsidP="009A2D0F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D94922">
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans"/>
                 <w:b/>
               </w:rPr>
               <w:t>Min</w:t>
             </w:r>
             <w:r w:rsidR="00F557A4">
@@ -2041,167 +2200,245 @@
                 <w:b/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
             <w:r w:rsidRPr="00D94922">
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans"/>
                 <w:b/>
               </w:rPr>
               <w:t>pace</w:t>
             </w:r>
             <w:r w:rsidR="00CE0817">
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00C75001">
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">required </w:t>
             </w:r>
-            <w:r w:rsidR="00CE0817" w:rsidRPr="00F13DE7">
-[...2 lines deleted...]
-                <w:b/>
+            <w:r w:rsidR="00CE0817" w:rsidRPr="00A43BD5">
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans"/>
+                <w:b/>
+                <w:color w:val="EE0000"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>in metres</w:t>
             </w:r>
             <w:r w:rsidRPr="00D94922">
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans"/>
                 <w:b/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1196" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0EC09FEC" w14:textId="77777777" w:rsidR="009A2D0F" w:rsidRPr="00D94922" w:rsidRDefault="009A2D0F" w:rsidP="009A2D0F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D94922">
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans"/>
                 <w:b/>
               </w:rPr>
               <w:t>Width:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0EC3C7DA" w14:textId="77777777" w:rsidR="009A2D0F" w:rsidRPr="00403CD4" w:rsidRDefault="009A2D0F" w:rsidP="009A2D0F">
-[...4 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="0EC3C7DA" w14:textId="23E63632" w:rsidR="009A2D0F" w:rsidRPr="00403CD4" w:rsidRDefault="00C23767" w:rsidP="00C23767">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans"/>
+              </w:rPr>
+              <w:t>m</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="07D6A2A2" w14:textId="77777777" w:rsidR="009A2D0F" w:rsidRPr="00D94922" w:rsidRDefault="009A2D0F" w:rsidP="009A2D0F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D94922">
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans"/>
                 <w:b/>
               </w:rPr>
               <w:t>Depth:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1695" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5029C950" w14:textId="77777777" w:rsidR="009A2D0F" w:rsidRPr="00403CD4" w:rsidRDefault="009A2D0F" w:rsidP="009A2D0F">
-[...4 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="5029C950" w14:textId="51B9D914" w:rsidR="009A2D0F" w:rsidRPr="00403CD4" w:rsidRDefault="00C23767" w:rsidP="00C23767">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans"/>
+              </w:rPr>
+              <w:t>m</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1126" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6E1CDF32" w14:textId="77777777" w:rsidR="009A2D0F" w:rsidRPr="00D94922" w:rsidRDefault="009A2D0F" w:rsidP="009A2D0F">
-[...11 lines deleted...]
-              <w:t>Height:</w:t>
+          <w:p w14:paraId="6E1CDF32" w14:textId="3D593F82" w:rsidR="009A2D0F" w:rsidRPr="00D94922" w:rsidRDefault="00A3168C" w:rsidP="009A2D0F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Set</w:t>
+            </w:r>
+            <w:r w:rsidR="00C754C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:r w:rsidR="00C754C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>head</w:t>
+            </w:r>
+            <w:r w:rsidR="00A43BD5">
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00C23767">
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>c</w:t>
+            </w:r>
+            <w:r w:rsidR="00A43BD5">
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>learance</w:t>
+            </w:r>
+            <w:r w:rsidR="009A2D0F" w:rsidRPr="00D94922">
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1142" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="64AB78E6" w14:textId="77777777" w:rsidR="009A2D0F" w:rsidRPr="00403CD4" w:rsidRDefault="009A2D0F" w:rsidP="009A2D0F">
-[...4 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="64AB78E6" w14:textId="61C9C7F4" w:rsidR="009A2D0F" w:rsidRPr="00403CD4" w:rsidRDefault="00C23767" w:rsidP="00C23767">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans"/>
+              </w:rPr>
+              <w:t>m</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00933B69" w:rsidRPr="00D94922" w14:paraId="08D4F12D" w14:textId="77777777" w:rsidTr="00BC5CA3">
         <w:trPr>
           <w:trHeight w:val="1421"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4390" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4616E178" w14:textId="022A937D" w:rsidR="002561AE" w:rsidRDefault="00933B69" w:rsidP="00964D9E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans"/>
                 <w:b/>
               </w:rPr>
@@ -2214,167 +2451,239 @@
               </w:rPr>
               <w:t>If performing on floor</w:t>
             </w:r>
             <w:r w:rsidRPr="00D94922">
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r w:rsidRPr="00CE0817">
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans"/>
                 <w:b/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>HOW</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> will you ensure good sightlines? </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1A2BF81E" w14:textId="4A0FB279" w:rsidR="00933B69" w:rsidRPr="002561AE" w:rsidRDefault="00933B69" w:rsidP="00964D9E">
+          <w:p w14:paraId="1A2BF81E" w14:textId="560C8071" w:rsidR="00933B69" w:rsidRPr="002561AE" w:rsidRDefault="00C23767" w:rsidP="00964D9E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans"/>
                 <w:b/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002561AE">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t xml:space="preserve">We regularly </w:t>
+              <w:t>(a</w:t>
             </w:r>
             <w:r w:rsidR="002561AE" w:rsidRPr="002561AE">
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t xml:space="preserve">receive audience feedback about </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="002561AE">
+              <w:t>udience</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t xml:space="preserve">issues with </w:t>
+              <w:t>s often</w:t>
             </w:r>
             <w:r w:rsidR="002561AE" w:rsidRPr="002561AE">
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t>work presented on the floor</w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="003E5763">
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans"/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>complain</w:t>
+            </w:r>
+            <w:r w:rsidR="002561AE" w:rsidRPr="002561AE">
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans"/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> about work presented on the </w:t>
+            </w:r>
+            <w:r w:rsidR="003E5763">
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans"/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>floor</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans"/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6656" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46BE2D19" w14:textId="2955D5F8" w:rsidR="00933B69" w:rsidRPr="00403CD4" w:rsidRDefault="00933B69">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002561AE" w:rsidRPr="00D94922" w14:paraId="3DB7162C" w14:textId="77777777" w:rsidTr="00BC5CA3">
         <w:trPr>
           <w:trHeight w:val="1412"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4390" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4877A827" w14:textId="09DEF285" w:rsidR="002561AE" w:rsidRDefault="002561AE" w:rsidP="00964D9E">
-[...28 lines deleted...]
-          <w:p w14:paraId="47951A63" w14:textId="199C27AD" w:rsidR="002561AE" w:rsidRPr="002561AE" w:rsidRDefault="002561AE" w:rsidP="00964D9E">
+          <w:p w14:paraId="4877A827" w14:textId="434092AC" w:rsidR="002561AE" w:rsidRDefault="00171BE8" w:rsidP="00964D9E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>We require you to be technically self-contained</w:t>
+            </w:r>
+            <w:r w:rsidR="001031F1">
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> with sound and </w:t>
+            </w:r>
+            <w:r w:rsidR="00425EDA">
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>any lighting above a general wash</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">. Please outline here what </w:t>
+            </w:r>
+            <w:r w:rsidR="00C754C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">equipment </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>you will tour with</w:t>
+            </w:r>
+            <w:r w:rsidR="00750BA6">
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="47951A63" w14:textId="3AABE137" w:rsidR="002561AE" w:rsidRPr="002561AE" w:rsidRDefault="00750BA6" w:rsidP="00964D9E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans"/>
                 <w:b/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002561AE">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t xml:space="preserve">Any equipment you tour must be P.A.T tested. </w:t>
+              <w:t>E</w:t>
+            </w:r>
+            <w:r w:rsidR="002561AE" w:rsidRPr="002561AE">
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">quipment must be P.A.T tested. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6656" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3E221CC9" w14:textId="77777777" w:rsidR="002561AE" w:rsidRPr="00403CD4" w:rsidRDefault="002561AE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002561AE" w:rsidRPr="00D94922" w14:paraId="2055B29A" w14:textId="77777777" w:rsidTr="00BC5CA3">
         <w:trPr>
           <w:trHeight w:val="1405"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4390" w:type="dxa"/>
@@ -2416,79 +2725,70 @@
               </w:rPr>
               <w:t xml:space="preserve">technical </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans"/>
                 <w:b/>
               </w:rPr>
               <w:t>info</w:t>
             </w:r>
             <w:r w:rsidR="002561AE">
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> we need to be aware of</w:t>
             </w:r>
             <w:r w:rsidR="002561AE" w:rsidRPr="00D94922">
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans"/>
                 <w:b/>
               </w:rPr>
               <w:t>?</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7A376B03" w14:textId="71012C47" w:rsidR="002561AE" w:rsidRPr="00D94922" w:rsidRDefault="002561AE" w:rsidP="002561AE">
-[...6 lines deleted...]
-            <w:proofErr w:type="gramStart"/>
+          <w:p w14:paraId="7A376B03" w14:textId="7F4A37C0" w:rsidR="002561AE" w:rsidRPr="00D94922" w:rsidRDefault="002561AE" w:rsidP="002561AE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00D94922">
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans"/>
                 <w:i/>
               </w:rPr>
-              <w:t>e.g.</w:t>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00D94922">
+              <w:t>e.g. smoke machine</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans"/>
                 <w:i/>
               </w:rPr>
-              <w:t xml:space="preserve"> smoke machine</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">, projection, blackout, sockets required, touring own stage </w:t>
+              <w:t xml:space="preserve">, projection, blackout, touring own stage </w:t>
             </w:r>
             <w:r w:rsidRPr="00D94922">
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans"/>
                 <w:i/>
               </w:rPr>
               <w:t>etc</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6656" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3B114375" w14:textId="77777777" w:rsidR="002561AE" w:rsidRPr="00403CD4" w:rsidRDefault="002561AE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
@@ -2667,318 +2967,351 @@
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5098"/>
         <w:gridCol w:w="5948"/>
       </w:tblGrid>
       <w:tr w:rsidR="00F94C65" w:rsidRPr="00514247" w14:paraId="0F5E754C" w14:textId="77777777" w:rsidTr="00BC5CA3">
         <w:trPr>
           <w:trHeight w:val="440"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5098" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="50EA7F93" w14:textId="77777777" w:rsidR="00F94C65" w:rsidRPr="00514247" w:rsidRDefault="00F94C65" w:rsidP="00C14233">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="50EA7F93" w14:textId="545D871A" w:rsidR="00F94C65" w:rsidRPr="00514247" w:rsidRDefault="00F94C65" w:rsidP="00C14233">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00514247">
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans"/>
                 <w:b/>
               </w:rPr>
-              <w:t>Public Liability Insurance:</w:t>
+              <w:t>Public Liability Insurance</w:t>
+            </w:r>
+            <w:r w:rsidR="002D58C6" w:rsidRPr="002D58C6">
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans"/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:r w:rsidR="002D58C6" w:rsidRPr="002D58C6">
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans"/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>£5 million plus</w:t>
+            </w:r>
+            <w:r w:rsidR="002D58C6" w:rsidRPr="002D58C6">
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans"/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r w:rsidR="002D58C6">
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5948" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4F2D13D3" w14:textId="77777777" w:rsidR="00F94C65" w:rsidRPr="00514247" w:rsidRDefault="00F94C65" w:rsidP="00514247">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F94C65" w:rsidRPr="00514247" w14:paraId="3A38B411" w14:textId="77777777" w:rsidTr="00BC5CA3">
         <w:trPr>
           <w:trHeight w:val="419"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5098" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="35C6B0D0" w14:textId="2ADFED89" w:rsidR="00F94C65" w:rsidRPr="00514247" w:rsidRDefault="00C14233" w:rsidP="00C14233">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="35C6B0D0" w14:textId="747B02C5" w:rsidR="00F94C65" w:rsidRPr="00514247" w:rsidRDefault="00C14233" w:rsidP="00C14233">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">A Touring </w:t>
             </w:r>
             <w:r w:rsidRPr="00514247">
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans"/>
                 <w:b/>
               </w:rPr>
               <w:t>Risk Assessment</w:t>
+            </w:r>
+            <w:r w:rsidR="002D58C6">
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> / PAT cert.</w:t>
             </w:r>
             <w:r w:rsidRPr="00514247">
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5948" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2279EAFD" w14:textId="3850C610" w:rsidR="00F94C65" w:rsidRPr="00514247" w:rsidRDefault="00F94C65" w:rsidP="00514247">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C14233" w:rsidRPr="00514247" w14:paraId="63EEAA63" w14:textId="77777777" w:rsidTr="00BC5CA3">
         <w:trPr>
           <w:trHeight w:val="411"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5098" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="33A0970D" w14:textId="6C47B553" w:rsidR="00C14233" w:rsidRDefault="00C14233" w:rsidP="00C14233">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="33A0970D" w14:textId="07A69E41" w:rsidR="00C14233" w:rsidRDefault="00C14233" w:rsidP="00C14233">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00514247">
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans"/>
                 <w:b/>
               </w:rPr>
               <w:t>PRS / Permissions</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> as required</w:t>
             </w:r>
             <w:r w:rsidRPr="00514247">
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans"/>
                 <w:b/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5948" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="32CFAB62" w14:textId="77777777" w:rsidR="00C14233" w:rsidRPr="00514247" w:rsidRDefault="00C14233" w:rsidP="00C14233">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C14233" w:rsidRPr="00514247" w14:paraId="46AD287F" w14:textId="77777777" w:rsidTr="00BC5CA3">
         <w:trPr>
           <w:trHeight w:val="416"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5098" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2C60C6F2" w14:textId="392AFE4C" w:rsidR="00C14233" w:rsidRPr="00514247" w:rsidRDefault="00C14233" w:rsidP="00C14233">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans"/>
                 <w:b/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans"/>
                 <w:b/>
               </w:rPr>
               <w:t>Do you follow the Theatre Green Book?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5948" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="17BCF26E" w14:textId="77777777" w:rsidR="00C14233" w:rsidRPr="00514247" w:rsidRDefault="00C14233" w:rsidP="00C14233">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="7BF7755D" w14:textId="77777777" w:rsidR="009A2D0F" w:rsidRPr="00244431" w:rsidRDefault="009A2D0F" w:rsidP="009A2D0F">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="032518B5" w14:textId="77777777" w:rsidR="00BC5CA3" w:rsidRPr="00BC5CA3" w:rsidRDefault="00BC5CA3" w:rsidP="00BC5CA3">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans"/>
           <w:b/>
           <w:bCs/>
           <w:smallCaps/>
           <w:sz w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BC5CA3">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans"/>
           <w:b/>
           <w:bCs/>
           <w:smallCaps/>
           <w:sz w:val="36"/>
         </w:rPr>
         <w:t>Hospitality</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4131951F" w14:textId="77777777" w:rsidR="00BC5CA3" w:rsidRPr="00BC5CA3" w:rsidRDefault="00BC5CA3" w:rsidP="00BC5CA3">
+    <w:p w14:paraId="4131951F" w14:textId="4E785699" w:rsidR="00BC5CA3" w:rsidRPr="00BC5CA3" w:rsidRDefault="00BC5CA3" w:rsidP="00BC5CA3">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans" w:cs="Gill Sans"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans" w:cs="Gill Sans"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
       <w:r w:rsidRPr="00BC5CA3">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans" w:cs="Gill Sans"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Our incredible volunteers can </w:t>
       </w:r>
       <w:r w:rsidRPr="00BC5CA3">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans" w:cs="Gill Sans"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>occasionally</w:t>
       </w:r>
       <w:r w:rsidRPr="00BC5CA3">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans" w:cs="Gill Sans"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> offer accommodation with volunteers in their community; however, </w:t>
       </w:r>
       <w:r w:rsidRPr="00852FFA">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans" w:cs="Gill Sans"/>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>they may not be willing or able to do so</w:t>
+        <w:t>they may not be able to do so</w:t>
       </w:r>
       <w:r w:rsidRPr="00BC5CA3">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans" w:cs="Gill Sans"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, in which case you will need to make your own arrangement</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans" w:cs="Gill Sans"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="00BC5CA3">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans" w:cs="Gill Sans"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2632970A" w14:textId="77777777" w:rsidR="00BC5CA3" w:rsidRPr="00DC2E4C" w:rsidRDefault="00BC5CA3" w:rsidP="00BC5CA3">
       <w:pPr>
@@ -2996,112 +3329,126 @@
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5211"/>
         <w:gridCol w:w="1872"/>
         <w:gridCol w:w="1984"/>
         <w:gridCol w:w="1985"/>
       </w:tblGrid>
       <w:tr w:rsidR="00BC5CA3" w:rsidRPr="00D94922" w14:paraId="7F0BC014" w14:textId="77777777" w:rsidTr="00BC5CA3">
         <w:trPr>
           <w:trHeight w:val="912"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5211" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7DD91DC4" w14:textId="77777777" w:rsidR="00BC5CA3" w:rsidRPr="00BC5CA3" w:rsidRDefault="00BC5CA3" w:rsidP="00CC4355">
-[...20 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="7DD91DC4" w14:textId="37109DEA" w:rsidR="00BC5CA3" w:rsidRPr="00BC5CA3" w:rsidRDefault="00750BA6" w:rsidP="00CC4355">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Confirm that you will be</w:t>
+            </w:r>
+            <w:r w:rsidR="00BC5CA3" w:rsidRPr="00D94922">
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> arranging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> your own</w:t>
+            </w:r>
+            <w:r w:rsidR="00BC5CA3" w:rsidRPr="00D94922">
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00BC5CA3">
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans"/>
                 <w:b/>
               </w:rPr>
               <w:t>accommodation at</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D94922">
+            <w:r w:rsidR="00BC5CA3" w:rsidRPr="00D94922">
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> your </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00BC5CA3">
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">own </w:t>
             </w:r>
-            <w:r w:rsidRPr="00D94922">
+            <w:r w:rsidR="00BC5CA3" w:rsidRPr="00D94922">
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans"/>
                 <w:b/>
               </w:rPr>
               <w:t>expense</w:t>
             </w:r>
-            <w:r>
-[...11 lines deleted...]
-              <w:t>?</w:t>
+            <w:r w:rsidR="00BC5CA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>, or travelling hom</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>e</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5841" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0D57DED1" w14:textId="77777777" w:rsidR="00BC5CA3" w:rsidRPr="00A50B76" w:rsidRDefault="00BC5CA3" w:rsidP="00CC4355">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BC5CA3" w:rsidRPr="00D94922" w14:paraId="5526BFF3" w14:textId="77777777" w:rsidTr="00BC5CA3">
         <w:trPr>
           <w:trHeight w:val="987"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5211" w:type="dxa"/>
@@ -3121,65 +3468,83 @@
               </w:rPr>
               <w:t>Do you need</w:t>
             </w:r>
             <w:r w:rsidRPr="00BC5CA3">
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> us to explore </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">homestay </w:t>
             </w:r>
             <w:r w:rsidRPr="00BC5CA3">
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans"/>
                 <w:b/>
               </w:rPr>
               <w:t>accommodation with volunteers? *</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7C4C55B7" w14:textId="77777777" w:rsidR="00BC5CA3" w:rsidRPr="00BC5CA3" w:rsidRDefault="00BC5CA3" w:rsidP="00CC4355">
+          <w:p w14:paraId="7C4C55B7" w14:textId="7A9330CF" w:rsidR="00BC5CA3" w:rsidRPr="00BC5CA3" w:rsidRDefault="00BC5CA3" w:rsidP="00CC4355">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BC5CA3">
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t>indicate if you would travel home after the final show</w:t>
+              <w:t>indicate if travel</w:t>
+            </w:r>
+            <w:r w:rsidR="00E21C42">
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans"/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>ling</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BC5CA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans"/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> home after the final show</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1872" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="460D336A" w14:textId="77777777" w:rsidR="00BC5CA3" w:rsidRPr="00D94922" w:rsidRDefault="00BC5CA3" w:rsidP="00CC4355">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans"/>
                 <w:smallCaps/>
                 <w:sz w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="74D82E77" w14:textId="5E0A93A0" w:rsidR="00BC5CA3" w:rsidRPr="00D94922" w:rsidRDefault="00BC5CA3" w:rsidP="00CC4355">
@@ -3208,164 +3573,64 @@
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="17814452" w14:textId="45A5631D" w:rsidR="00BC5CA3" w:rsidRPr="00D94922" w:rsidRDefault="00BC5CA3" w:rsidP="00CC4355">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans"/>
                 <w:smallCaps/>
                 <w:sz w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BC5CA3" w:rsidRPr="00D94922" w14:paraId="6B163034" w14:textId="77777777" w:rsidTr="00BC5CA3">
         <w:trPr>
           <w:trHeight w:val="693"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5211" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="73E24789" w14:textId="77777777" w:rsidR="00BC5CA3" w:rsidRDefault="00BC5CA3" w:rsidP="00CC4355">
+          <w:p w14:paraId="4ADF3A9F" w14:textId="1DB8E21B" w:rsidR="00BC5CA3" w:rsidRPr="002A37E9" w:rsidRDefault="00BC5CA3" w:rsidP="00CC4355">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans"/>
                 <w:b/>
               </w:rPr>
               <w:t>In what room configuration?</w:t>
-            </w:r>
-[...98 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1872" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="70D8B64F" w14:textId="77777777" w:rsidR="00BC5CA3" w:rsidRPr="00244431" w:rsidRDefault="00BC5CA3" w:rsidP="00CC4355">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00244431">
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans"/>
               </w:rPr>
               <w:t>Double:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -3454,215 +3719,215 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans"/>
                 <w:b/>
               </w:rPr>
               <w:t>access needs or dietary needs / allergies we should be aware of:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5841" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4C76B232" w14:textId="77777777" w:rsidR="00BC5CA3" w:rsidRPr="00C43C03" w:rsidRDefault="00BC5CA3" w:rsidP="00CC4355">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="69D7EC34" w14:textId="77777777" w:rsidR="009A2D0F" w:rsidRPr="006111EF" w:rsidRDefault="009A2D0F" w:rsidP="009A2D0F">
-[...10 lines deleted...]
-    <w:p w14:paraId="3EC5EF35" w14:textId="77777777" w:rsidR="00BC5CA3" w:rsidRDefault="00BC5CA3" w:rsidP="009A2D0F">
+    <w:p w14:paraId="27A415DE" w14:textId="4BA8F1C3" w:rsidR="009A2D0F" w:rsidRPr="00AB3CEB" w:rsidRDefault="00DC5C8E" w:rsidP="009A2D0F">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans"/>
           <w:b/>
           <w:bCs/>
           <w:smallCaps/>
           <w:sz w:val="36"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...2 lines deleted...]
-        <w:jc w:val="both"/>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans"/>
           <w:b/>
           <w:bCs/>
           <w:smallCaps/>
           <w:sz w:val="36"/>
         </w:rPr>
-      </w:pPr>
-      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Print </w:t>
+      </w:r>
+      <w:r w:rsidR="009A2D0F" w:rsidRPr="00AB3CEB">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans"/>
           <w:b/>
           <w:bCs/>
           <w:smallCaps/>
           <w:sz w:val="36"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...2 lines deleted...]
-      <w:r w:rsidR="009A2D0F" w:rsidRPr="00AB3CEB">
+        <w:t>Publicity</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB3CEB">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans"/>
           <w:b/>
           <w:bCs/>
           <w:smallCaps/>
           <w:sz w:val="36"/>
         </w:rPr>
-        <w:t>Publicity</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00AB3CEB">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A55108">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans"/>
           <w:b/>
           <w:bCs/>
           <w:smallCaps/>
           <w:sz w:val="36"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...8 lines deleted...]
-        </w:rPr>
         <w:t>Materials</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F1568AC" w14:textId="2EF271D5" w:rsidR="00102B6C" w:rsidRPr="00DC5C8E" w:rsidRDefault="00102B6C" w:rsidP="009A2D0F">
+    <w:p w14:paraId="3F1568AC" w14:textId="08C5E6E8" w:rsidR="00102B6C" w:rsidRPr="00DC5C8E" w:rsidRDefault="00102B6C" w:rsidP="009A2D0F">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DC5C8E">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">Touring performers are required to provide print materials which our </w:t>
+        <w:t xml:space="preserve">Touring performers are required to provide </w:t>
+      </w:r>
+      <w:r w:rsidR="002D58C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Artsreach with </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC5C8E">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">print materials </w:t>
+      </w:r>
+      <w:r w:rsidR="002D58C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>for</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC5C8E">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> our </w:t>
       </w:r>
       <w:r w:rsidR="00DC5C8E">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
-        <w:t>volunteers</w:t>
-      </w:r>
+        <w:t>volunteers.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37095CD6" w14:textId="646A1F10" w:rsidR="00102B6C" w:rsidRPr="00DC5C8E" w:rsidRDefault="009A2D0F" w:rsidP="009A2D0F">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00DC5C8E">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> can use locally for promotion</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00DC5C8E">
+        <w:t>Please note we overprint posters and flyers</w:t>
+      </w:r>
+      <w:r w:rsidR="00282020" w:rsidRPr="00DC5C8E">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
+        <w:t xml:space="preserve"> with each venue’s details</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC5C8E">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> using </w:t>
+      </w:r>
+      <w:r w:rsidR="00282020" w:rsidRPr="00DC5C8E">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC5C8E">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> photocopier</w:t>
+      </w:r>
+      <w:r w:rsidR="00102B6C" w:rsidRPr="00DC5C8E">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37095CD6" w14:textId="686D2AF2" w:rsidR="00102B6C" w:rsidRPr="00DC5C8E" w:rsidRDefault="009A2D0F" w:rsidP="009A2D0F">
+    <w:p w14:paraId="20E84224" w14:textId="77777777" w:rsidR="002D58C6" w:rsidRDefault="002D58C6" w:rsidP="009A2D0F">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DC5C8E">
-[...40 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="30AFDE31" w14:textId="77777777" w:rsidR="00DC5C8E" w:rsidRDefault="00102B6C" w:rsidP="009A2D0F">
+    <w:p w14:paraId="30AFDE31" w14:textId="2B3810C6" w:rsidR="00DC5C8E" w:rsidRDefault="00102B6C" w:rsidP="009A2D0F">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans"/>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DC5C8E">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>W</w:t>
       </w:r>
       <w:r w:rsidR="009A2D0F" w:rsidRPr="00DC5C8E">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve">e kindly ask you to </w:t>
       </w:r>
       <w:r w:rsidR="009A2D0F" w:rsidRPr="00DC5C8E">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans"/>
@@ -3690,164 +3955,176 @@
       <w:r w:rsidR="00DC5C8E">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans"/>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> / ordering</w:t>
       </w:r>
       <w:r w:rsidR="009A2D0F" w:rsidRPr="00DC5C8E">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans"/>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> your publicity</w:t>
       </w:r>
       <w:r w:rsidR="00DC5C8E">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans"/>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F12C61F" w14:textId="3FE04FEC" w:rsidR="00102B6C" w:rsidRPr="00DC5C8E" w:rsidRDefault="00DC5C8E" w:rsidP="009A2D0F">
+    <w:p w14:paraId="7F12C61F" w14:textId="0AFDBB54" w:rsidR="00102B6C" w:rsidRPr="00DC5C8E" w:rsidRDefault="00DC5C8E" w:rsidP="009A2D0F">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans"/>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC5C8E">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans"/>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">f you’d like to send us a proof of your publicity </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans"/>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">for checking </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DC5C8E">
+      <w:r w:rsidRPr="00E21C42">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans"/>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">before </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00DC5C8E">
+      <w:r w:rsidR="002D58C6" w:rsidRPr="00E21C42">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans"/>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>printing,</w:t>
+      </w:r>
       <w:r w:rsidRPr="00DC5C8E">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans"/>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> then please do</w:t>
       </w:r>
       <w:r w:rsidR="00102B6C" w:rsidRPr="00DC5C8E">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans"/>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4028C169" w14:textId="77777777" w:rsidR="009A2D0F" w:rsidRPr="00A0031C" w:rsidRDefault="009A2D0F" w:rsidP="009A2D0F">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans"/>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7690C1AB" w14:textId="47DB1697" w:rsidR="009A2D0F" w:rsidRPr="00EF7F24" w:rsidRDefault="00DC5C8E" w:rsidP="009A2D0F">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans"/>
           <w:b/>
           <w:caps/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans"/>
           <w:b/>
           <w:caps/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>PAPER</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A62A5DF" w14:textId="3DBE8F27" w:rsidR="009A2D0F" w:rsidRDefault="00DC5C8E" w:rsidP="009A2D0F">
+    <w:p w14:paraId="2A62A5DF" w14:textId="4181A16B" w:rsidR="009A2D0F" w:rsidRDefault="00DC5C8E" w:rsidP="009A2D0F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:ind w:left="426" w:right="424" w:hanging="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans"/>
         </w:rPr>
-        <w:t xml:space="preserve">Paper weight of around </w:t>
+        <w:t xml:space="preserve">Paper weight </w:t>
+      </w:r>
+      <w:r w:rsidR="00E21C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans"/>
+        </w:rPr>
+        <w:t>around</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00DC5C8E">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>130-150gsm</w:t>
       </w:r>
       <w:r w:rsidRPr="00A0031C">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans"/>
         </w:rPr>
         <w:t xml:space="preserve"> is idea</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans"/>
         </w:rPr>
         <w:t>l</w:t>
       </w:r>
       <w:r w:rsidRPr="00A0031C">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans"/>
         </w:rPr>
@@ -3879,93 +4156,93 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00DC5C8E">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="009A2D0F" w:rsidRPr="00DC5C8E">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans"/>
         </w:rPr>
         <w:t>lease</w:t>
       </w:r>
       <w:r w:rsidR="009A2D0F" w:rsidRPr="00282020">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="009A2D0F" w:rsidRPr="00A0031C">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans"/>
         </w:rPr>
-        <w:t>avoid very thin glossy paper</w:t>
+        <w:t>avoid thin glossy paper</w:t>
       </w:r>
       <w:r w:rsidR="00964D9E">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00282020">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans"/>
         </w:rPr>
         <w:t>which</w:t>
       </w:r>
       <w:r w:rsidR="009A2D0F" w:rsidRPr="00A0031C">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans"/>
         </w:rPr>
         <w:t xml:space="preserve"> melts </w:t>
       </w:r>
       <w:r w:rsidR="00282020">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans"/>
         </w:rPr>
         <w:t>in</w:t>
       </w:r>
       <w:r w:rsidR="009A2D0F" w:rsidRPr="00A0031C">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans"/>
         </w:rPr>
         <w:t xml:space="preserve"> our copier</w:t>
       </w:r>
       <w:r w:rsidR="00282020">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="009A2D0F" w:rsidRPr="00A0031C">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans"/>
         </w:rPr>
-        <w:t xml:space="preserve"> or card, which is difficult to overprint and very expensive to post</w:t>
+        <w:t xml:space="preserve"> or card, which is difficult to overprint and expensive to post</w:t>
       </w:r>
       <w:r w:rsidR="00282020">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="203124EB" w14:textId="77777777" w:rsidR="00282020" w:rsidRDefault="00282020" w:rsidP="00282020">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans"/>
           <w:b/>
           <w:caps/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="24A57179" w14:textId="7DE75FC7" w:rsidR="00282020" w:rsidRPr="00EF7F24" w:rsidRDefault="00282020" w:rsidP="00282020">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans"/>
           <w:b/>
@@ -4087,68 +4364,75 @@
           <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans"/>
           <w:smallCaps/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="70E66F61" w14:textId="77777777" w:rsidR="00DC5C8E" w:rsidRPr="00EF7F24" w:rsidRDefault="00DC5C8E" w:rsidP="00DC5C8E">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans"/>
           <w:b/>
           <w:caps/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EF7F24">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans"/>
           <w:b/>
           <w:caps/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Design</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="534BDB04" w14:textId="5623B155" w:rsidR="00DC5C8E" w:rsidRPr="00A55108" w:rsidRDefault="00DC5C8E" w:rsidP="00DC5C8E">
+    <w:p w14:paraId="534BDB04" w14:textId="3C261335" w:rsidR="00DC5C8E" w:rsidRPr="00A55108" w:rsidRDefault="00DC5C8E" w:rsidP="00DC5C8E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:ind w:left="426" w:right="424" w:hanging="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00102B6C">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans"/>
           <w:bCs/>
         </w:rPr>
-        <w:t>We require</w:t>
+        <w:t xml:space="preserve">We </w:t>
+      </w:r>
+      <w:r w:rsidR="004E7078">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>need</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> blank white space at the</w:t>
       </w:r>
       <w:r w:rsidRPr="00EF7F24">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> bottom </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans"/>
           <w:b/>
         </w:rPr>
         <w:t>of</w:t>
       </w:r>
       <w:r w:rsidRPr="00EF7F24">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans"/>
@@ -4200,197 +4484,230 @@
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">for overprinting with </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans"/>
           <w:bCs/>
         </w:rPr>
         <w:t>each venue’s</w:t>
       </w:r>
       <w:r w:rsidRPr="00102B6C">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> specific</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans"/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> show</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00102B6C">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans"/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> information. </w:t>
+        <w:t xml:space="preserve">information. </w:t>
       </w:r>
       <w:r w:rsidRPr="00EF7F24">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans"/>
         </w:rPr>
         <w:t xml:space="preserve">This needs to be at least </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans"/>
         </w:rPr>
         <w:t>5-6cm deep on A4 posters, as a guide</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C3ED10B" w14:textId="77777777" w:rsidR="00DC5C8E" w:rsidRPr="00EF7F24" w:rsidRDefault="00DC5C8E" w:rsidP="009A2D0F">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans"/>
           <w:smallCaps/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="77DDBBCB" w14:textId="77777777" w:rsidR="009A2D0F" w:rsidRPr="00EF7F24" w:rsidRDefault="009A2D0F" w:rsidP="009A2D0F">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans"/>
           <w:b/>
           <w:caps/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EF7F24">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans"/>
           <w:b/>
           <w:caps/>
         </w:rPr>
         <w:t>Quantity</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="107A59D4" w14:textId="711447C9" w:rsidR="009A2D0F" w:rsidRPr="00EF7F24" w:rsidRDefault="00DC5C8E" w:rsidP="009A2D0F">
+    <w:p w14:paraId="107A59D4" w14:textId="3FF5AC18" w:rsidR="009A2D0F" w:rsidRPr="00EF7F24" w:rsidRDefault="00263E35" w:rsidP="009A2D0F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:ind w:left="426" w:hanging="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans"/>
           <w:smallCaps/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00263E35">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Per show</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans"/>
         </w:rPr>
-        <w:t>P</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00402774">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans"/>
         </w:rPr>
-        <w:t xml:space="preserve">er </w:t>
-[...5 lines deleted...]
-        <w:t>performance,</w:t>
+        <w:t>we require</w:t>
+      </w:r>
+      <w:r w:rsidR="00DC5C8E">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> an average </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00DC5C8E">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r w:rsidR="009A2D0F" w:rsidRPr="00EF7F24">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="009A2D0F" w:rsidRPr="00EF7F24">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 40 x A4 posters, 250 </w:t>
       </w:r>
       <w:r w:rsidR="00402774">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans"/>
         </w:rPr>
-        <w:t xml:space="preserve"> we require</w:t>
+        <w:t xml:space="preserve">A5 </w:t>
+      </w:r>
+      <w:r w:rsidR="009A2D0F" w:rsidRPr="00EF7F24">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans"/>
+        </w:rPr>
+        <w:t xml:space="preserve">flyers, and </w:t>
+      </w:r>
+      <w:r w:rsidR="00402774">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans"/>
+        </w:rPr>
+        <w:t>a few</w:t>
+      </w:r>
+      <w:r w:rsidR="009A2D0F" w:rsidRPr="00EF7F24">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> A3 posters (if available)</w:t>
+      </w:r>
+      <w:r w:rsidR="00BB0C1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans"/>
+        </w:rPr>
+        <w:t>. W</w:t>
+      </w:r>
+      <w:r w:rsidR="009A2D0F" w:rsidRPr="00EF7F24">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans"/>
+        </w:rPr>
+        <w:t xml:space="preserve">e will </w:t>
+      </w:r>
+      <w:r w:rsidR="00BB0C1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans"/>
+        </w:rPr>
+        <w:t>confirm</w:t>
+      </w:r>
+      <w:r w:rsidR="009A2D0F" w:rsidRPr="00EF7F24">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> actual requirements</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans"/>
         </w:rPr>
-        <w:t xml:space="preserve"> an average </w:t>
+        <w:t xml:space="preserve"> in </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans"/>
         </w:rPr>
-        <w:t>of</w:t>
+        <w:t>agreements, and</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> can always return any unused print</w:t>
       </w:r>
       <w:r w:rsidR="009A2D0F" w:rsidRPr="00EF7F24">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans"/>
         </w:rPr>
-        <w:t>:</w:t>
-[...42 lines deleted...]
-        <w:t xml:space="preserve"> may vary and we will let you know actual requirements after firming up bookings.</w:t>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5EDAFDC0" w14:textId="77777777" w:rsidR="00102B6C" w:rsidRPr="00EF7F24" w:rsidRDefault="00102B6C" w:rsidP="00DC5C8E">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans"/>
           <w:smallCaps/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3F38284F" w14:textId="77777777" w:rsidR="009A2D0F" w:rsidRPr="00EF7F24" w:rsidRDefault="009A2D0F" w:rsidP="009A2D0F">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans"/>
           <w:b/>
           <w:caps/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EF7F24">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans"/>
           <w:b/>
           <w:caps/>
@@ -4412,53 +4729,54 @@
       </w:pPr>
       <w:r w:rsidRPr="00EF7F24">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans"/>
         </w:rPr>
         <w:t xml:space="preserve">publicity </w:t>
       </w:r>
       <w:r w:rsidR="00402774">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans"/>
         </w:rPr>
         <w:t xml:space="preserve">must be sent </w:t>
       </w:r>
       <w:r w:rsidRPr="00EF7F24">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans"/>
         </w:rPr>
         <w:t xml:space="preserve">to Artsreach </w:t>
       </w:r>
       <w:r w:rsidR="00402774">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EF7F24">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans"/>
+      <w:r w:rsidRPr="00263E35">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans"/>
+          <w:u w:val="single"/>
         </w:rPr>
         <w:t>not directly to promoters</w:t>
       </w:r>
       <w:r w:rsidR="00402774">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00EF7F24">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> at least 2 months before</w:t>
       </w:r>
       <w:r w:rsidRPr="00EF7F24">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans"/>
         </w:rPr>
         <w:t xml:space="preserve"> your tour </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0B43B58E" w14:textId="7A0E5FF8" w:rsidR="009A2D0F" w:rsidRDefault="009A2D0F" w:rsidP="009A2D0F">
       <w:pPr>
@@ -4487,86 +4805,100 @@
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4673"/>
         <w:gridCol w:w="992"/>
         <w:gridCol w:w="1276"/>
         <w:gridCol w:w="992"/>
         <w:gridCol w:w="1134"/>
         <w:gridCol w:w="851"/>
         <w:gridCol w:w="1128"/>
       </w:tblGrid>
       <w:tr w:rsidR="00A55108" w:rsidRPr="00D94922" w14:paraId="7FAD0A32" w14:textId="77777777" w:rsidTr="002525A0">
         <w:trPr>
           <w:trHeight w:val="708"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4673" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="31BB0A23" w14:textId="77777777" w:rsidR="00A55108" w:rsidRPr="001D7CCD" w:rsidRDefault="00A55108" w:rsidP="009A2D0F">
+          <w:p w14:paraId="31BB0A23" w14:textId="26073A19" w:rsidR="00A55108" w:rsidRPr="001D7CCD" w:rsidRDefault="00A55108" w:rsidP="009A2D0F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans"/>
                 <w:b/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans"/>
                 <w:b/>
               </w:rPr>
               <w:t>Please confirm you have read the above and can</w:t>
             </w:r>
             <w:r w:rsidRPr="00D94922">
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> provi</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans"/>
                 <w:b/>
               </w:rPr>
               <w:t>de</w:t>
             </w:r>
             <w:r w:rsidRPr="00D94922">
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans"/>
                 <w:b/>
               </w:rPr>
-              <w:t xml:space="preserve"> publicity</w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00E21C42">
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">hard-copy </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D94922">
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>publicity</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> which fits our requirements</w:t>
             </w:r>
             <w:r w:rsidRPr="00E755C4">
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans"/>
                 <w:b/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t xml:space="preserve">? </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6373" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4722,51 +5054,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1128" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1E42CA64" w14:textId="77777777" w:rsidR="009A2D0F" w:rsidRPr="00DE65EB" w:rsidRDefault="009A2D0F" w:rsidP="009A2D0F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DC5C8E" w:rsidRPr="00D94922" w14:paraId="7F5EC75F" w14:textId="77777777" w:rsidTr="007E6C3C">
         <w:trPr>
           <w:trHeight w:val="810"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11046" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7292A8B3" w14:textId="58F3C382" w:rsidR="00DC5C8E" w:rsidRPr="00DE65EB" w:rsidRDefault="00DC5C8E" w:rsidP="00DC5C8E">
+          <w:p w14:paraId="7292A8B3" w14:textId="7E4C9783" w:rsidR="00DC5C8E" w:rsidRPr="00DE65EB" w:rsidRDefault="00DC5C8E" w:rsidP="00DC5C8E">
             <w:pPr>
               <w:ind w:right="-1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DC5C8E">
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans"/>
                 <w:color w:val="FF0000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">If you </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans"/>
                 <w:color w:val="FF0000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>cannot</w:t>
             </w:r>
             <w:r w:rsidRPr="00DC5C8E">
               <w:rPr>
@@ -4800,51 +5132,51 @@
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00DC5C8E">
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans"/>
                 <w:color w:val="FF0000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans"/>
                 <w:color w:val="FF0000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00DC5C8E">
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans"/>
                 <w:color w:val="FF0000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">printing some in-house, but please note this </w:t>
+              <w:t xml:space="preserve">printing in-house, but please note this </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans"/>
                 <w:color w:val="FF0000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>would need to be</w:t>
             </w:r>
             <w:r w:rsidRPr="00DC5C8E">
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans"/>
                 <w:color w:val="FF0000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> negotiated from your fee</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6E675451" w14:textId="77777777" w:rsidR="00A55108" w:rsidRDefault="00A55108" w:rsidP="00BC5CA3">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1616"/>
@@ -5686,59 +6018,57 @@
             <w:r w:rsidRPr="00650882">
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans" w:cs="Gill Sans" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> anything our venues will need to provide</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans" w:cs="Gill Sans"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>?</w:t>
             </w:r>
             <w:r w:rsidRPr="00650882">
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans" w:cs="Gill Sans" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00650882">
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans" w:cs="Gill Sans" w:hint="cs"/>
               </w:rPr>
               <w:t>eg</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00650882">
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans" w:cs="Gill Sans" w:hint="cs"/>
               </w:rPr>
               <w:t xml:space="preserve"> tables</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7088" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="10491346" w14:textId="77777777" w:rsidR="00650882" w:rsidRPr="00EF7F24" w:rsidRDefault="00650882" w:rsidP="00DA7AA0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DA7AA0" w:rsidRPr="00EF7F24" w14:paraId="36B1C478" w14:textId="77777777" w:rsidTr="00412CB8">
         <w:trPr>
@@ -6255,51 +6585,51 @@
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00374FF4">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>by email</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> to</w:t>
       </w:r>
       <w:r w:rsidRPr="00374FF4">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId6" w:history="1">
+      <w:hyperlink r:id="rId10" w:history="1">
         <w:r w:rsidRPr="00ED5A07">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans"/>
             <w:sz w:val="28"/>
           </w:rPr>
           <w:t>info@artsreach.co.uk</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="442F1909" w14:textId="3622AC0F" w:rsidR="00DA7AA0" w:rsidRDefault="00DA7AA0" w:rsidP="00DA7AA0">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -6374,112 +6704,112 @@
           <w:color w:val="FF0000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> PRS and touring risk assessments</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans"/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> with your application</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="009A2D0F" w:rsidRPr="00170FB7" w:rsidSect="009A2D0F">
       <w:pgSz w:w="11899" w:h="16838"/>
       <w:pgMar w:top="426" w:right="417" w:bottom="142" w:left="426" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
-    <w:family w:val="decorative"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
-    <w:charset w:val="4D"/>
-    <w:family w:val="decorative"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Gill Sans">
-    <w:panose1 w:val="020B0502020104020203"/>
+    <w:altName w:val="Arial"/>
     <w:charset w:val="B1"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="80000A67" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="000001F7" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="20BE456F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F06E3BCC"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -6904,194 +7234,222 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="934358852">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="189491486">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1868520740">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1805584209">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="94"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="93"/>
   <w:embedSystemFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:stylePaneSortMethod w:val="0000"/>
   <w:defaultTabStop w:val="720"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:doNotValidateAgainstSchema/>
   <w:doNotDemarcateInvalidXml/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00DA69BD"/>
     <w:rsid w:val="00010245"/>
     <w:rsid w:val="000266EE"/>
     <w:rsid w:val="000618D2"/>
     <w:rsid w:val="0006708E"/>
     <w:rsid w:val="000B1A80"/>
     <w:rsid w:val="000B6DBB"/>
     <w:rsid w:val="00102B6C"/>
+    <w:rsid w:val="001031F1"/>
     <w:rsid w:val="001559F8"/>
     <w:rsid w:val="00170545"/>
+    <w:rsid w:val="00171BE8"/>
     <w:rsid w:val="00172701"/>
     <w:rsid w:val="001A6405"/>
+    <w:rsid w:val="001B782F"/>
     <w:rsid w:val="001D7CCD"/>
     <w:rsid w:val="0021761D"/>
     <w:rsid w:val="00232DCF"/>
     <w:rsid w:val="00236518"/>
     <w:rsid w:val="002561AE"/>
+    <w:rsid w:val="00263E35"/>
     <w:rsid w:val="00282020"/>
     <w:rsid w:val="002A37E9"/>
+    <w:rsid w:val="002D58C6"/>
     <w:rsid w:val="00306076"/>
     <w:rsid w:val="0030732F"/>
+    <w:rsid w:val="003435B4"/>
     <w:rsid w:val="003A0399"/>
     <w:rsid w:val="003B4CE7"/>
+    <w:rsid w:val="003E5763"/>
     <w:rsid w:val="003F5AB8"/>
     <w:rsid w:val="003F7F87"/>
     <w:rsid w:val="00402774"/>
     <w:rsid w:val="00412CB8"/>
+    <w:rsid w:val="00421EA5"/>
+    <w:rsid w:val="00425EDA"/>
     <w:rsid w:val="00435F34"/>
     <w:rsid w:val="0049252A"/>
     <w:rsid w:val="004A5541"/>
     <w:rsid w:val="004C1FC2"/>
     <w:rsid w:val="004D6A9D"/>
+    <w:rsid w:val="004E7078"/>
     <w:rsid w:val="004F6459"/>
     <w:rsid w:val="005002D2"/>
     <w:rsid w:val="005076C7"/>
     <w:rsid w:val="00514247"/>
+    <w:rsid w:val="00527924"/>
     <w:rsid w:val="005545E9"/>
     <w:rsid w:val="005B6418"/>
     <w:rsid w:val="006111EF"/>
     <w:rsid w:val="00620E3E"/>
     <w:rsid w:val="00650882"/>
     <w:rsid w:val="006A1D2D"/>
     <w:rsid w:val="006B04FD"/>
     <w:rsid w:val="006D17F1"/>
+    <w:rsid w:val="006E01AF"/>
     <w:rsid w:val="006F7935"/>
+    <w:rsid w:val="007040F7"/>
     <w:rsid w:val="00720D08"/>
+    <w:rsid w:val="00750BA6"/>
     <w:rsid w:val="0078139A"/>
     <w:rsid w:val="007D784A"/>
     <w:rsid w:val="00852FFA"/>
     <w:rsid w:val="008774C2"/>
+    <w:rsid w:val="008E7E16"/>
     <w:rsid w:val="008F337B"/>
     <w:rsid w:val="009210E3"/>
     <w:rsid w:val="00933B69"/>
     <w:rsid w:val="00934301"/>
     <w:rsid w:val="0094080A"/>
     <w:rsid w:val="009437B5"/>
     <w:rsid w:val="00964D9E"/>
     <w:rsid w:val="009A1D95"/>
     <w:rsid w:val="009A2D0F"/>
+    <w:rsid w:val="00A3168C"/>
+    <w:rsid w:val="00A43BD5"/>
     <w:rsid w:val="00A55108"/>
     <w:rsid w:val="00AB3CEB"/>
     <w:rsid w:val="00AD4B8C"/>
+    <w:rsid w:val="00BB0C1E"/>
     <w:rsid w:val="00BC5CA3"/>
+    <w:rsid w:val="00BD0889"/>
+    <w:rsid w:val="00BF14CA"/>
     <w:rsid w:val="00C14233"/>
+    <w:rsid w:val="00C23767"/>
+    <w:rsid w:val="00C3257E"/>
     <w:rsid w:val="00C75001"/>
+    <w:rsid w:val="00C754C8"/>
     <w:rsid w:val="00CA36B9"/>
     <w:rsid w:val="00CB13B2"/>
     <w:rsid w:val="00CE0817"/>
     <w:rsid w:val="00D058D2"/>
     <w:rsid w:val="00D42DE3"/>
+    <w:rsid w:val="00D61171"/>
     <w:rsid w:val="00DA69BD"/>
     <w:rsid w:val="00DA7AA0"/>
     <w:rsid w:val="00DC5C8E"/>
     <w:rsid w:val="00DD7FE5"/>
+    <w:rsid w:val="00E1272D"/>
+    <w:rsid w:val="00E21C42"/>
+    <w:rsid w:val="00E363F8"/>
     <w:rsid w:val="00E755C4"/>
     <w:rsid w:val="00E908B4"/>
     <w:rsid w:val="00E92360"/>
     <w:rsid w:val="00EC257A"/>
     <w:rsid w:val="00ED0BE7"/>
     <w:rsid w:val="00F13DE7"/>
     <w:rsid w:val="00F34E88"/>
     <w:rsid w:val="00F557A4"/>
     <w:rsid w:val="00F800EB"/>
     <w:rsid w:val="00F94C65"/>
+    <w:rsid w:val="00FC00E3"/>
     <w:rsid w:val="00FD0B7B"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef m:val="0"/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapRight/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="subSup"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:doNotEmbedSmartTags/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="16EE662E"/>
   <w14:defaultImageDpi w14:val="300"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{92E04941-0C2A-7E48-AA1E-0AC260E98449}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
         <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:qFormat="1"/>
     <w:lsdException w:name="Subtitle" w:qFormat="1"/>
     <w:lsdException w:name="Strong" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:qFormat="1"/>
@@ -7338,51 +7696,50 @@
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="003766AF"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
@@ -7415,58 +7772,58 @@
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00C02964"/>
     <w:rPr>
       <w:color w:val="800080"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00DA7AA0"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:allowPNG/>
   <w:pixelsPerInch w:val="72"/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@artsreach.co.uk" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@artsreach.co.uk" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -7720,80 +8077,373 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010057863B5863CEBC4BBB265C8738B3C786" ma:contentTypeVersion="13" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="e7345e091b27510236ec9cc17d4af4a1">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="937c025d-7069-49d2-933d-d48268eeb616" xmlns:ns3="8de2f0b1-5d25-4347-bc5e-49d59ca65ee7" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="ccaba670c8f651d0fdef6a16426fa3ed" ns2:_="" ns3:_="">
+    <xsd:import namespace="937c025d-7069-49d2-933d-d48268eeb616"/>
+    <xsd:import namespace="8de2f0b1-5d25-4347-bc5e-49d59ca65ee7"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="937c025d-7069-49d2-933d-d48268eeb616" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="11" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="12" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="13" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="14" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="15" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="16" nillable="true" ma:displayName="Location" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="18" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="cb9b46e6-f48c-4c08-bfc6-a858a54ecd28" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="20" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="8de2f0b1-5d25-4347-bc5e-49d59ca65ee7" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="19" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{98b989a7-5704-48cf-8132-86f59a296482}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="8de2f0b1-5d25-4347-bc5e-49d59ca65ee7">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="937c025d-7069-49d2-933d-d48268eeb616">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="8de2f0b1-5d25-4347-bc5e-49d59ca65ee7" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F3DEDADA-A8CB-4AEF-85D2-B0EFB150CEED}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="937c025d-7069-49d2-933d-d48268eeb616"/>
+    <ds:schemaRef ds:uri="8de2f0b1-5d25-4347-bc5e-49d59ca65ee7"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F97BAA57-F7AB-4CB8-A973-F43244398255}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="937c025d-7069-49d2-933d-d48268eeb616"/>
+    <ds:schemaRef ds:uri="8de2f0b1-5d25-4347-bc5e-49d59ca65ee7"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4D642905-8BEE-4C9D-9CB2-6E14B8570FAA}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3DEDBDB1-938A-4A3B-A5A1-14BADA8995E3}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>967</Words>
-  <Characters>5518</Characters>
+  <Words>974</Words>
+  <Characters>5554</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>45</Lines>
-  <Paragraphs>12</Paragraphs>
+  <Lines>46</Lines>
+  <Paragraphs>13</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Artsreach</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6473</CharactersWithSpaces>
+  <CharactersWithSpaces>6515</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="12" baseType="variant">
       <vt:variant>
         <vt:i4>4849710</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>mailto:kerry@artsreach.co.uk</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>4849710</vt:i4>
       </vt:variant>
       <vt:variant>
@@ -7809,25 +8459,36 @@
         <vt:lpwstr>mailto:kerry@artsreach.co.uk</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
     </vt:vector>
   </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Delphine Jones</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010057863B5863CEBC4BBB265C8738B3C786</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>